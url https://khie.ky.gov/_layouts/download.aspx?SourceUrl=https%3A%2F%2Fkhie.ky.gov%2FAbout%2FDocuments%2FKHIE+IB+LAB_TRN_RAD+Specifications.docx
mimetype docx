--- v0 (2026-06-26)
+++ v1 (2026-08-26)
@@ -7304,52 +7304,52 @@
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D397959A17DF6648B93612386C2CAAA7" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25a31a4660220d070d37e9253b4cd9a4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6c07f81e54ec5238a7aaf761627284" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D397959A17DF6648B93612386C2CAAA7" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="684b3a3c3b5f707a36e9b958cad8c4ef">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="433a3d50f2f435aebfa213d741cd079e" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -7487,51 +7487,51 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="590118b5-ea22-46dd-8d6a-d7e95b39fd7c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="17f89e47-7d88-44b8-b02f-f9ffd650f5ad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B310A0AC-261A-4EAE-BFC7-2BFB9DD79744}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35CE98CE-FEEE-416B-84D6-3AD14E447276}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08BC880C-EF04-4FAA-9712-E46D59A573DA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patricia Khambadza</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>