--- v0 (2026-06-26)
+++ v1 (2026-08-26)
@@ -43784,52 +43784,52 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D397959A17DF6648B93612386C2CAAA7" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25a31a4660220d070d37e9253b4cd9a4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6c07f81e54ec5238a7aaf761627284" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D397959A17DF6648B93612386C2CAAA7" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="684b3a3c3b5f707a36e9b958cad8c4ef">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="433a3d50f2f435aebfa213d741cd079e" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -43961,51 +43961,51 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d">
       <UserInfo>
         <DisplayName>Tom Fitzgerald</DisplayName>
         <AccountId>2807</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D9220F1-9F6F-4645-BEFB-BB3128F7442D}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31D6D69E-45B9-41BB-8C16-7C2A94723C1A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CBD26B2-6FE1-4ED1-9DBE-817657ECB23F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD7B6EC4-C4AD-4E78-82B3-CAF4A67DF0EC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patricia Khambadza</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>