--- v0 (2025-11-05)
+++ v1 (2026-09-23)
@@ -1,2100 +1,2050 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kymsoffice-my.sharepoint.com/personal/charlese_blair_ky_gov/Documents/UDrive8_7_2024/Website/SNOMED/SNOMED 2025/On Website/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kymsoffice-my.sharepoint.com/personal/charlese_blair_ky_gov/Documents/UDrive8_7_2024/Website/SNOMED/SNOMED 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{04F2F2EE-A900-42BD-9D15-CCE5B260286A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1A22D4AA-654B-460A-B5AE-91001E0CFE7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{82771650-1711-4AB0-A86D-CF81E47AF30D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{2F8F02C9-87B0-4FF7-A07E-A9B0FB5369CD}"/>
   </bookViews>
   <sheets>
-    <sheet name="Approved SNOMEDs" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Approved SNOMEDs'!$A$2:$D$568</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$D$583</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1959" uniqueCount="868">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1962" uniqueCount="869">
+  <si>
+    <t>SNOMED codes are used in OBX 5 of an HL7 message to submit laboratory results for reportable conditions. The below SNOMEDs are configured to be submitted to the Kentucky Department for Public Health for Electronic Lab Reporting (ELR). If your facility is resulting a SNOMED that is not on this list, please contact KHIE for assistance. For more information on SNOMED codes, please visit https://www.snomed.org/</t>
+  </si>
   <si>
     <t>Program Area</t>
   </si>
   <si>
     <t>Disease Name</t>
   </si>
   <si>
+    <t>SNOMED (OBX 5)</t>
+  </si>
+  <si>
     <t>Term</t>
   </si>
   <si>
+    <t>Antibiotic Resistance/HAI</t>
+  </si>
+  <si>
+    <t>Candida auris</t>
+  </si>
+  <si>
     <t>3491000146109</t>
   </si>
   <si>
+    <t xml:space="preserve">Candida auris </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infection caused by Candida auris </t>
+  </si>
+  <si>
+    <r>
+      <t>Clostridioides difficile</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Infection</t>
+    </r>
+  </si>
+  <si>
+    <t>255823007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clostridium difficile enterotoxin A </t>
+  </si>
+  <si>
+    <t>763166007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clostridium difficile strain NI/NAP1/027 </t>
+  </si>
+  <si>
+    <t>12671002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clostridium difficile toxin </t>
+  </si>
+  <si>
+    <t>310541005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clostridium difficile toxin A detected </t>
+  </si>
+  <si>
+    <t>96001009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clostridium difficile toxin B </t>
+  </si>
+  <si>
+    <t>736050006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toxigenic Clostridium difficile </t>
+  </si>
+  <si>
+    <t>CP-CRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenem resistant bacteria </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenem resistant Enterobacter cloacae </t>
+  </si>
+  <si>
+    <t>734201007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenem resistant Enterobacter cloacae complex </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenem resistant Enterobacteriaceae </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenem resistant Escherichia coli </t>
+  </si>
+  <si>
+    <t>Carbapenem resistant Klebsiella aerogenes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenem resistant Klebsiella oxytoca </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenem resistant Klebsiella pneumoniae </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenem resistant Proteus mirabilis </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing bacteria </t>
+  </si>
+  <si>
+    <t>1089501000112101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Citrobacter </t>
+  </si>
+  <si>
+    <t>1089101000112105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Citrobacter amalonaticus </t>
+  </si>
+  <si>
+    <t>1089301000112107</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Citrobacter braakii </t>
+  </si>
+  <si>
+    <t>1089701000112106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Citrobacter farmeri </t>
+  </si>
+  <si>
+    <t>1089901000112108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Citrobacter freundii </t>
+  </si>
+  <si>
+    <t>1090401000112109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Citrobacter koseri </t>
+  </si>
+  <si>
+    <t>1091201000112104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Citrobacter werkmanii </t>
+  </si>
+  <si>
+    <t>1091401000112100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Citrobacter youngae </t>
+  </si>
+  <si>
+    <t>1092401000112105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Cronobacter sakazakii </t>
+  </si>
+  <si>
+    <t>1093401000112101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Enterobacter </t>
+  </si>
+  <si>
+    <t>1093601000112103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Enterobacter asburiae </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Enterobacter cloacae </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Enterobacter cloacae complex </t>
+  </si>
+  <si>
+    <t>1094301000112105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Enterobacter hormaechei </t>
+  </si>
+  <si>
+    <t>Carbapenemase-producing Enterobacteriaceae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Escherichia coli </t>
+  </si>
+  <si>
+    <t>1096801000112108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Klebsiella </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Klebsiella aerogenes </t>
+  </si>
+  <si>
+    <t>1098201000112108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Klebsiella pneumoniae </t>
+  </si>
+  <si>
+    <t>770392005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Raoultella </t>
+  </si>
+  <si>
+    <t>1107201000112104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Serratia marcescens </t>
+  </si>
+  <si>
+    <t>816049003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extended spectrum beta-lactamase and carbapenemase producing bacteria </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infection due to carbapenem resistant Enterobacteriaceae </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klebsiella pneumoniae carbapenemase 2 producing Klebsiella pneumoniae </t>
+  </si>
+  <si>
+    <t>870562001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metallo-beta-lactamase producing bacteria </t>
+  </si>
+  <si>
+    <t>Multidrug resistant Morganella morganii</t>
+  </si>
+  <si>
+    <t>Multiple drug-resistant Citrobacter freundii</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multiple drug-resistant Enterobacter asburiae </t>
+  </si>
+  <si>
+    <t>Multiple drug-resistant Enterobacter cloacae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multiple drug-resistant Klebsiella aerogenes </t>
+  </si>
+  <si>
+    <t>Multiple drug-resistant Klebsiella pneumoniae</t>
+  </si>
+  <si>
+    <t>Multiple drug-resistant Klebsiella pneumoniae subsp. Ozaenae</t>
+  </si>
+  <si>
+    <t>Multiple drug-resistant Proteus mirabilis</t>
+  </si>
+  <si>
+    <t>Multiple drug-resistant Serratia marcescens</t>
+  </si>
+  <si>
+    <t>773734006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OXA-48 carbapenemase-producing bacteria </t>
+  </si>
+  <si>
+    <t>CRAB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenem resistant Acinetobacter </t>
+  </si>
+  <si>
+    <t>1085501000112104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Acinetobacter </t>
+  </si>
+  <si>
+    <t>737526007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Acinetobacter baumannii </t>
+  </si>
+  <si>
+    <t>1085301000112105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Acinetobacter calcoaceticus </t>
+  </si>
+  <si>
+    <t>1085701000112109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Acinetobacter johnsonii </t>
+  </si>
+  <si>
+    <t>1085801000112101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Acinetobacter junii </t>
+  </si>
+  <si>
+    <t>1085901000112106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Acinetobacter lwoffii </t>
+  </si>
+  <si>
+    <t>1086001000112103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Acinetobacter nosocomialis </t>
+  </si>
+  <si>
+    <t>1086101000112102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Acinetobacter radioresistens </t>
+  </si>
+  <si>
+    <t>1086201000112108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Acinetobacter ursingii </t>
+  </si>
+  <si>
+    <t>715174007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenem-resistant Acinetobacter baumannii </t>
+  </si>
+  <si>
+    <t>816084004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenem-resistant Acinetobacter baumannii-calcoaceticus complex </t>
+  </si>
+  <si>
+    <t>447891000124105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multidrug resistant Acinetobacter baumannii </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multidrug-resistant Acinetobacter </t>
+  </si>
+  <si>
+    <t>715353004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multiple drug-resistant Acinetobacter baumannii </t>
+  </si>
+  <si>
+    <t>CRPA</t>
+  </si>
+  <si>
+    <t>726492000</t>
+  </si>
+  <si>
+    <t>Carbapenem resistant Pseudomonas aeruginosa</t>
+  </si>
+  <si>
+    <t>737527003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carbapenemase-producing Pseudomonas aeruginosa </t>
+  </si>
+  <si>
+    <t>1104601000112108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metallo-beta-lactamase producing Pseudomonas aeruginosa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multidrug resistant Pseudomonas aeruginosa </t>
+  </si>
+  <si>
+    <t>ESBL</t>
+  </si>
+  <si>
+    <t>870561008</t>
+  </si>
+  <si>
+    <t>AmpC beta-lactamase producing bacteria</t>
+  </si>
+  <si>
+    <t>1095001000112106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AmpC beta-lactamase producing Escherichia coli </t>
+  </si>
+  <si>
+    <t>1098101000112102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AmpC beta-lactamase producing Klebsiella pneumoniae </t>
+  </si>
+  <si>
+    <t>409800005</t>
+  </si>
+  <si>
+    <t>Escherichia coli ESBL</t>
+  </si>
+  <si>
+    <t>721910001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extended spectrum beta-lactamase producing Enterobacter cloacae </t>
+  </si>
+  <si>
+    <t>726500000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extended spectrum beta-lactamase producing Enterobacteriaceae </t>
+  </si>
+  <si>
+    <t>770390002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extended spectrum beta-lactamase producing Klebsiella </t>
+  </si>
+  <si>
+    <t>Extended spectrum beta-lactamase producing Klebsiella oxytoca</t>
+  </si>
+  <si>
+    <t>Extended spectrum beta-lactamase producing Klebsiella pneumoniae</t>
+  </si>
+  <si>
+    <t>Extended spectrum beta-lactamase producing Proteus mirabilis</t>
+  </si>
+  <si>
+    <t>858577007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extended spectrum beta-lactamase producing Raoultella </t>
+  </si>
+  <si>
+    <t>858578002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extended spectrum beta-lactamase producing Raoultella planticola </t>
+  </si>
+  <si>
+    <t>721911002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extended spectrum beta-lactamase producing Shigella sonnei </t>
+  </si>
+  <si>
+    <t>721909006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extended spectrum beta-lactamase producingg Citrobacter freundii </t>
+  </si>
+  <si>
+    <t>409799006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extended spectrum beta-lactamase-producing bacteria </t>
+  </si>
+  <si>
+    <t>Infection caused by ESBL Klebsiella pneumoniae</t>
+  </si>
+  <si>
+    <t>713928005</t>
+  </si>
+  <si>
+    <t>Klebsiella oxytoca ESBL</t>
+  </si>
+  <si>
+    <t>409801009</t>
+  </si>
+  <si>
+    <t>Klebsiella pneumoniae ESBL</t>
+  </si>
+  <si>
+    <t>713929002</t>
+  </si>
+  <si>
+    <t>Proteus mirabilis ESBL</t>
+  </si>
+  <si>
+    <t>MRSA</t>
+  </si>
+  <si>
+    <t>440608005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Culture positive for methicillin resistant Staphylococcus aureus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deoxyribonucleic acid of methicillin resistant Staphylococcus aureus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methicillin resistant Staphylococcus aureus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methicillin resistant staphylococcus aureus positive </t>
+  </si>
+  <si>
+    <t>448641000124101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methicillin resistant Staphylococcus aureus screen positive </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multiple drug resistant methicillin resistant Staphylococcus aureus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Non-multiple drug resistant methicillin resistant Staphylococcus aureus </t>
+  </si>
+  <si>
+    <t>VISA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vancomycin intermediate Staphylococcus aureus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vancomycin intermediate/resistant Staphylococcus aureus </t>
+  </si>
+  <si>
+    <t>VRE</t>
+  </si>
+  <si>
+    <t>431256002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Culture positive for vancomycin resistant enterococcus </t>
+  </si>
+  <si>
+    <t>720234008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deoxyribonucleic acid of vancomycin resistant Enterococcus </t>
+  </si>
+  <si>
+    <t>838511009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Linezolid and vancomycin resistant Enterococcus </t>
+  </si>
+  <si>
+    <t>113727004</t>
+  </si>
+  <si>
+    <t>Vancomycin resistant Enterococcus</t>
+  </si>
+  <si>
     <t>712663006</t>
   </si>
   <si>
+    <t>Vancomycin resistant Enterococcus faecalis</t>
+  </si>
+  <si>
     <t>712665004</t>
   </si>
   <si>
-    <t>113727004</t>
-[...14 lines deleted...]
-    <t>726492000</t>
+    <t>Vancomycin resistant Enterococcus faecium</t>
+  </si>
+  <si>
+    <t>782959008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vancomycin resistant Enterococcus raffinosus </t>
+  </si>
+  <si>
+    <t>710333000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vancomycin resistant enterococcus vanA strain </t>
+  </si>
+  <si>
+    <t>710334006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vancomycin resistant enterococcus vanB strain </t>
+  </si>
+  <si>
+    <t>707767003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vancomycin resistant vanB2 and vanB3 Enterococcus </t>
+  </si>
+  <si>
+    <t>VRSA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vancomycin resistant Staphylococcus aureus </t>
+  </si>
+  <si>
+    <t>Enteric</t>
+  </si>
+  <si>
+    <t>Botulism</t>
+  </si>
+  <si>
+    <t>Clostridium botulinum</t>
+  </si>
+  <si>
+    <t>Clostridium botulinum Group I type A</t>
+  </si>
+  <si>
+    <t>Clostridium botulinum Group II</t>
+  </si>
+  <si>
+    <t>Clostridium botulinum toxin</t>
+  </si>
+  <si>
+    <t>Campylobacteriosis</t>
+  </si>
+  <si>
+    <t>Campylobacter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Campylobacter coli </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Campylobacter concisus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Campylobacter curvus </t>
+  </si>
+  <si>
+    <t>Campylobacter fetus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Campylobacter hyointestinalis </t>
+  </si>
+  <si>
+    <t>Campylobacter jejuni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Campylobacter jejuni ss doylei </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Campylobacter lari </t>
+  </si>
+  <si>
+    <t>Campylobacter rectus</t>
+  </si>
+  <si>
+    <t>Campylobacter species, not Campylobacter jejuni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Campylobacter upsaliensis </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hippurate-negative Campylobacter jejuni or Campylobacter coli </t>
+  </si>
+  <si>
+    <t>Cryptosporidiosis</t>
+  </si>
+  <si>
+    <t>Cryptosporidium</t>
+  </si>
+  <si>
+    <t>Cryptosporidium hominis</t>
+  </si>
+  <si>
+    <t>Cryptosporidium parvum</t>
+  </si>
+  <si>
+    <t>Listeriosis</t>
+  </si>
+  <si>
+    <t>Listeria</t>
+  </si>
+  <si>
+    <t>Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>Salmonellosis</t>
   </si>
   <si>
     <t>27268008</t>
   </si>
   <si>
+    <t>Salmonella</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Abaetetuba </t>
+  </si>
+  <si>
     <t>57322006</t>
   </si>
   <si>
+    <t>Salmonella aberdeen</t>
+  </si>
+  <si>
     <t>51488004</t>
   </si>
   <si>
+    <t>Salmonella abortus-equi</t>
+  </si>
+  <si>
     <t>10343005</t>
   </si>
   <si>
+    <t>Salmonella adelaide</t>
+  </si>
+  <si>
     <t>9004006</t>
   </si>
   <si>
+    <t>Salmonella aderike</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Africana </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Agbeni </t>
+  </si>
+  <si>
     <t>80627004</t>
   </si>
   <si>
+    <t>Salmonella agona</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Alabama </t>
+  </si>
+  <si>
     <t>404347008</t>
   </si>
   <si>
+    <t>Salmonella alachua</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Albany </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Altona </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Amager </t>
+  </si>
+  <si>
     <t>37261005</t>
   </si>
   <si>
+    <t>Salmonella anatum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Anecho </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Apapa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Arechavaleta </t>
+  </si>
+  <si>
     <t>372342007</t>
   </si>
   <si>
+    <t>Salmonella arizonae</t>
+  </si>
+  <si>
     <t>43575001</t>
   </si>
   <si>
+    <t>Salmonella bahrenfeld</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Baildon </t>
+  </si>
+  <si>
     <t>8044005</t>
   </si>
   <si>
+    <t>Salmonella bareilly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Bargny </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Barranquilla </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Bergen </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Berta </t>
+  </si>
+  <si>
     <t>53684004</t>
   </si>
   <si>
+    <t>Salmonella blockley</t>
+  </si>
+  <si>
     <t>398393000</t>
   </si>
   <si>
+    <t>Salmonella bongori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Bousso </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Bovismorbificans </t>
+  </si>
+  <si>
     <t>35225001</t>
   </si>
   <si>
+    <t>Salmonella braenderup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Brandenburg </t>
+  </si>
+  <si>
     <t>82364007</t>
   </si>
   <si>
+    <t>Salmonella bredeney</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Brezany </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Bukavu </t>
+  </si>
+  <si>
     <t>7031002</t>
   </si>
   <si>
+    <t>Salmonella california</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Carrau </t>
+  </si>
+  <si>
     <t>70344002</t>
   </si>
   <si>
+    <t>Salmonella cerro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Chailey </t>
+  </si>
+  <si>
     <t>63877008</t>
   </si>
   <si>
+    <t>Salmonella champaign</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Chester </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Chichiri </t>
+  </si>
+  <si>
     <t>30864008</t>
   </si>
   <si>
+    <t>Salmonella chittagong</t>
+  </si>
+  <si>
     <t>80232006</t>
   </si>
   <si>
+    <t>Salmonella choleraesuis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Coeln </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Corvallis </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Cotham </t>
+  </si>
+  <si>
     <t>55932005</t>
   </si>
   <si>
+    <t>Salmonella cubana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Dahra </t>
+  </si>
+  <si>
     <t>23665004</t>
   </si>
   <si>
+    <t>Salmonella dakar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Daytona </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Derby </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Djakarta </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Djugu </t>
+  </si>
+  <si>
+    <t>708425006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella DNA </t>
+  </si>
+  <si>
     <t>62136003</t>
   </si>
   <si>
+    <t>Salmonella dublin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Duesseldorf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Durban </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Ealing </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Eastbourne </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Edinburg </t>
+  </si>
+  <si>
+    <t>Salmonella enterica</t>
+  </si>
+  <si>
     <t>398508004</t>
   </si>
   <si>
+    <t>Salmonella enterica ssp enterica</t>
+  </si>
+  <si>
+    <t>Salmonella enterica subsp. arizonae</t>
+  </si>
+  <si>
+    <t>Salmonella enterica subsp. houtenae</t>
+  </si>
+  <si>
+    <t>Salmonella enterica subsp. indica</t>
+  </si>
+  <si>
+    <t>Salmonella enterica subsp. salamae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella enterica subspecies enterica serovar 4,[5],12:i:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella enterica subspecies enterica serovar 4,5,12:b:- </t>
+  </si>
+  <si>
     <t>73525009</t>
   </si>
   <si>
+    <t>Salmonella enteritidis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Eppendorf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Eschberg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Fluntern </t>
+  </si>
+  <si>
     <t>3312002</t>
   </si>
   <si>
+    <t>Salmonella fresno</t>
+  </si>
+  <si>
     <t>370576005</t>
   </si>
   <si>
+    <t>Salmonella gallinarum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Gaminara </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Gbadago </t>
+  </si>
+  <si>
     <t>71768003</t>
   </si>
   <si>
+    <t>Salmonella give</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Goldcoast </t>
+  </si>
+  <si>
+    <t>Salmonella group D</t>
+  </si>
+  <si>
+    <t>Salmonella group O:2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Guinea </t>
+  </si>
+  <si>
     <t>64842001</t>
   </si>
   <si>
+    <t>Salmonella haardt</t>
+  </si>
+  <si>
     <t>49491006</t>
   </si>
   <si>
+    <t>Salmonella hadar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Haifa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Hartford </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Havana </t>
+  </si>
+  <si>
     <t>71865006</t>
   </si>
   <si>
+    <t>Salmonella heidelberg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Hvittingfoss </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Ibadan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella II 47:b:1,5 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IIIa 44:z4,z24:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IIIa 47:z4,z23:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IIIa 48:g,z51:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IIIa 50:z4,z23:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IIIa 56:z4,z23:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IIIb 61:z52:z53 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Indiana </t>
+  </si>
+  <si>
     <t>82071007</t>
   </si>
   <si>
+    <t>Salmonella infantis</t>
+  </si>
+  <si>
+    <t>Salmonella infection</t>
+  </si>
+  <si>
     <t>57585007</t>
   </si>
   <si>
+    <t>Salmonella inverness</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Irumu </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Isangi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Ituri </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IV 40:z4,z32:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IV 41:z4,z23:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IV 43:z4,z23:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IV 44:z4,z23:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IV 44:z4,z24:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IV 45:g,z51:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IV 48:g,z51:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IV 50:g,z51:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IV 6,7:z4,z23:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella IV 6,7:z4,z24:- </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Jangwani </t>
+  </si>
+  <si>
     <t>128388007</t>
   </si>
   <si>
+    <t>Salmonella java</t>
+  </si>
+  <si>
     <t>88022005</t>
   </si>
   <si>
+    <t>Salmonella javiana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Johannesburg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Kedougou </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Kentucky </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Kiambu </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Kimuenza </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Kintambo </t>
+  </si>
+  <si>
     <t>62866008</t>
   </si>
   <si>
+    <t>Salmonella kirkee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Kisarawe </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Kottbus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Krefeld </t>
+  </si>
+  <si>
     <t>64155002</t>
   </si>
   <si>
+    <t>Salmonella kunduchi</t>
+  </si>
+  <si>
     <t>51706003</t>
   </si>
   <si>
+    <t>Salmonella lansing</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Larochelle </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Lattenkamp </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Lille </t>
+  </si>
+  <si>
     <t>81614007</t>
   </si>
   <si>
+    <t>Salmonella litchfield</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Liverpool </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Livingstone </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Lome </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella London </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Luciana </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Manhattan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Matopeni </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Mbandaka </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Meleagridis </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Mendoza </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Miami </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Minnesota </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Mississippi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Monschaui </t>
+  </si>
+  <si>
     <t>80268001</t>
   </si>
   <si>
+    <t>Salmonella montevideo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Muenchen </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Muenster </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Napoli </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Newmexico </t>
+  </si>
+  <si>
     <t>56077000</t>
   </si>
   <si>
+    <t>Salmonella newport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Nima </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Norwich </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Nottingham </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Offa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Ohio </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Okatie </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Onderstepoort </t>
+  </si>
+  <si>
     <t>46667007</t>
   </si>
   <si>
+    <t>Salmonella oranienburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Orion </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Oslo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Panama </t>
+  </si>
+  <si>
     <t>79128009</t>
   </si>
   <si>
+    <t>Salmonella paratyphi A</t>
+  </si>
+  <si>
     <t>85908006</t>
   </si>
   <si>
+    <t>Salmonella paratyphi B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Paratyphi C </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Poano </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Pomona </t>
+  </si>
+  <si>
     <t>57101009</t>
   </si>
   <si>
+    <t>Salmonella poona</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Preston </t>
+  </si>
+  <si>
     <t>20855009</t>
   </si>
   <si>
+    <t>Salmonella pullorum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Putten </t>
+  </si>
+  <si>
     <t>48126005</t>
   </si>
   <si>
+    <t>Salmonella quinhon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Reading </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Richmond </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Riogrande </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Rissen </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Roodepoort </t>
+  </si>
+  <si>
     <t>80456008</t>
   </si>
   <si>
+    <t>Salmonella rubislaw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Ruiru </t>
+  </si>
+  <si>
     <t>2820001</t>
   </si>
   <si>
+    <t>Salmonella saintpaul</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Sandiego </t>
+  </si>
+  <si>
     <t>21146003</t>
   </si>
   <si>
+    <t>Salmonella saphra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Schleissheim </t>
+  </si>
+  <si>
     <t>45651006</t>
   </si>
   <si>
+    <t>Salmonella schwarzengrund</t>
+  </si>
+  <si>
     <t>18163008</t>
   </si>
   <si>
-    <t>708425006</t>
+    <t>Salmonella senftenberg</t>
+  </si>
+  <si>
+    <t>Salmonella serotype B, :-:1,2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Shubra </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Singapore </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Sinstorf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Solt </t>
+  </si>
+  <si>
+    <t>Salmonella species</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Stanley </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Sundsvall </t>
   </si>
   <si>
     <t>85277006</t>
   </si>
   <si>
+    <t>Salmonella tallahassee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Telelkebir </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Tennessee </t>
+  </si>
+  <si>
     <t>4361005</t>
   </si>
   <si>
+    <t>Salmonella thompson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Toucra </t>
+  </si>
+  <si>
     <t>5595000</t>
   </si>
   <si>
+    <t>Salmonella typhi</t>
+  </si>
+  <si>
     <t>50136005</t>
   </si>
   <si>
+    <t>Salmonella typhimurium</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Uganda </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Urbana </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Utah </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Virchow </t>
+  </si>
+  <si>
     <t>112296008</t>
   </si>
   <si>
+    <t>Salmonella virginia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Wagenia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Wangata </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Weltevreden </t>
+  </si>
+  <si>
     <t>56955001</t>
   </si>
   <si>
+    <t>Salmonella westerstede</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salmonella Wien </t>
+  </si>
+  <si>
     <t>24666009</t>
   </si>
   <si>
-    <t>77352002</t>
-[...394 lines deleted...]
-  <si>
     <t>Salmonella worthington</t>
   </si>
   <si>
-    <t>Shigella</t>
-[...994 lines deleted...]
-  <si>
     <t xml:space="preserve">Salmonella Zega </t>
   </si>
   <si>
-    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O103 </t>
-[...172 lines deleted...]
-  <si>
+    <t>Salmonella, serogroup C</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Shiga Toxin-producing </t>
+    </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>E. coli</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Enterohemorrhagic Escherichia coli, serotype O157:H7 </t>
+  </si>
+  <si>
+    <t>Escherichia coli serogroup O157</t>
+  </si>
+  <si>
+    <t>Escherichia coli serogroup O157:H7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O103 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O111 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O118 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O121 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O130 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O145 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O157 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O186 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O26 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O45 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O55 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O69 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O85 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiga toxin-producing Escherichia coli serogroup O91 </t>
+  </si>
+  <si>
+    <t>Shigellosis</t>
+  </si>
+  <si>
+    <t>708428008</t>
+  </si>
+  <si>
+    <t>Deoxyribonucleic acid of Shigella</t>
+  </si>
+  <si>
+    <t>77352002</t>
+  </si>
+  <si>
+    <t>Shigella</t>
+  </si>
+  <si>
+    <t>Shigella boydii</t>
+  </si>
+  <si>
+    <t>Shigella dysenteriae</t>
+  </si>
+  <si>
+    <t>Shigella flexneri</t>
+  </si>
+  <si>
+    <t>4298009</t>
+  </si>
+  <si>
+    <t>Shigella sonnei</t>
+  </si>
+  <si>
+    <t>Shigella sonnei (Subgroup D)</t>
+  </si>
+  <si>
+    <t>116498009</t>
+  </si>
+  <si>
+    <t>Shigella species</t>
+  </si>
+  <si>
+    <t>Vibriosis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grimontia hollisae </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Listonella anguillarum </t>
+  </si>
+  <si>
+    <t>Vibrio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vibrio alginolyticus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vibrio campbellii </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vibrio fluvialis </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vibrio parahaemolyticus </t>
+  </si>
+  <si>
+    <t>Vibrio vulnificus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vibriosis  </t>
+  </si>
+  <si>
+    <t>Vibrio cincinnatiensis</t>
+  </si>
+  <si>
+    <t>Vibrio damsela</t>
+  </si>
+  <si>
+    <t>Vibrio furnissii</t>
+  </si>
+  <si>
+    <t>Vibrio harveyi</t>
+  </si>
+  <si>
+    <t>Vibrio metschnikovii</t>
+  </si>
+  <si>
+    <t>Vibrio mimicus</t>
+  </si>
+  <si>
+    <t>General Communicable Diseases</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Acanthamoeba</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Infection</t>
     </r>
   </si>
   <si>
     <t>Acanthamoeba</t>
-  </si>
-[...4 lines deleted...]
-    <t>Anaplasma phagocytophilum</t>
   </si>
   <si>
     <t>Babesiosis</t>
   </si>
   <si>
     <t>Babesia </t>
   </si>
   <si>
     <r>
       <t>Balamuthia Mandrillaris</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Disease</t>
     </r>
   </si>
   <si>
     <t>Balamuthia mandrillaris</t>
   </si>
   <si>
     <t>Balamuthia mandrillaris DNA</t>
   </si>
   <si>
-    <t>Pertussis</t>
-[...52 lines deleted...]
-  <si>
     <t>Coccidioidomycosis</t>
   </si>
   <si>
     <t>Coccidioides immitis</t>
   </si>
   <si>
     <t>Coccidioides </t>
-  </si>
-[...22 lines deleted...]
-    <t>Haemophilus ducreyi</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Cronobacter</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Infection</t>
+    </r>
+  </si>
+  <si>
+    <t>30451000087103</t>
+  </si>
+  <si>
+    <t>Cronobacter condimenti</t>
+  </si>
+  <si>
+    <t>Cronobacter dublinensis</t>
+  </si>
+  <si>
+    <t>Cronobacter malonaticus</t>
+  </si>
+  <si>
+    <t>Cronobacter muytjensii</t>
+  </si>
+  <si>
+    <t>Cronobacter pulveris</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cronobacter sakazakii </t>
+  </si>
+  <si>
+    <t>Cronobacter turicensis</t>
+  </si>
+  <si>
+    <t>Cronobacter universalis</t>
+  </si>
+  <si>
+    <t>Cronobacter zurichensis</t>
+  </si>
+  <si>
+    <t>1092501000112100</t>
+  </si>
+  <si>
+    <t>Extended spectrum beta-lactamase producing Cronobacter sakazakii</t>
+  </si>
+  <si>
+    <t>Genus Cronobacter</t>
+  </si>
+  <si>
+    <t>Cyclosporiasis</t>
+  </si>
+  <si>
+    <t>Cyclospora cayetanensis</t>
+  </si>
+  <si>
+    <t>Cyclospora </t>
+  </si>
+  <si>
+    <t>Dengue Virus</t>
+  </si>
+  <si>
+    <t>Dengue virus RNA</t>
+  </si>
+  <si>
+    <t>Giardiasis</t>
+  </si>
+  <si>
+    <t>Giardia lamblia</t>
+  </si>
+  <si>
+    <t>Leptospirosis</t>
+  </si>
+  <si>
+    <t>Leptospira DNA</t>
+  </si>
+  <si>
+    <t>Melioidosis</t>
+  </si>
+  <si>
+    <t>Burkholderia pseudomallei</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Naegleria fowleri </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Infection</t>
+    </r>
+  </si>
+  <si>
+    <t>Naegleria fowleri</t>
+  </si>
+  <si>
+    <t>Trichinellosis</t>
+  </si>
+  <si>
+    <t>Trichinella spiralis</t>
+  </si>
+  <si>
+    <t>Viral Hemorrhagic Fever</t>
+  </si>
+  <si>
+    <t>Ebola virus RNA</t>
+  </si>
+  <si>
+    <t>Marburg virus RNA</t>
+  </si>
+  <si>
+    <t>Hepatitis</t>
+  </si>
+  <si>
+    <t>Hepatitis A</t>
+  </si>
+  <si>
+    <t>Hepatitis A detected</t>
+  </si>
+  <si>
+    <t>Hepatitis A virus IgM</t>
+  </si>
+  <si>
+    <t>Hepatitis C</t>
+  </si>
+  <si>
+    <t>Hepatitis C virus genotype 3</t>
+  </si>
+  <si>
+    <t>Hepatitis C virus genotype 4</t>
+  </si>
+  <si>
+    <t>Hepatitis C virus genotype 5</t>
+  </si>
+  <si>
+    <t>Hepatitis C virus genotype 6</t>
+  </si>
+  <si>
+    <t>Hepatitis C virus subtype 1a</t>
+  </si>
+  <si>
+    <t>Hepatitis C virus subtype 1b</t>
+  </si>
+  <si>
+    <t>Hepatitis C virus subtype 2a</t>
+  </si>
+  <si>
+    <t>Hepatitis C virus subtype 2b</t>
+  </si>
+  <si>
+    <t>Respiratory &amp; Invasive</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Haemophilus Influenzae,</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Invasive Disease</t>
     </r>
   </si>
   <si>
+    <t>Haemophilus influenzae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haemophilus influenzae type a </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haemophilus influenzae type f </t>
+  </si>
+  <si>
     <t>Haemophilus influenzae, biotype I</t>
   </si>
   <si>
     <t>Haemophilus influenzae, biotype II</t>
   </si>
   <si>
     <t>Haemophilus influenzae, biotype III</t>
   </si>
   <si>
     <t>Haemophilus influenzae, biotype IV</t>
   </si>
   <si>
     <t>Haemophilus influenzae, biotype V</t>
   </si>
   <si>
     <t>Haemophilus influenzae, biotype VI</t>
   </si>
   <si>
     <t>Haemophilus influenzae, biotype VII</t>
   </si>
   <si>
-    <t>Poliomyelitis</t>
-[...29 lines deleted...]
-    <t>Influenza A virus subtype H5N8</t>
+    <t xml:space="preserve">Invasive Pneumoccal Disease (IPD) </t>
+  </si>
+  <si>
+    <t>Streptococcus pneumoniae</t>
+  </si>
+  <si>
+    <t>Legionellosis</t>
   </si>
   <si>
     <t>7527002</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella </t>
   </si>
   <si>
     <t>103447002</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella adelaidensis </t>
   </si>
   <si>
     <t>18214000</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella anisa </t>
   </si>
   <si>
     <t>432714000</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella beliardensis </t>
   </si>
@@ -2299,54 +2249,51 @@
   <si>
     <t>103454008</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella moravica </t>
   </si>
   <si>
     <t>103455009</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella nautarum </t>
   </si>
   <si>
     <t>638008</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella oakridgensis </t>
   </si>
   <si>
     <t>38322001</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella parisiensis </t>
   </si>
   <si>
-    <t>80897008</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Legionella pneumophila </t>
+    <t>Legionella pneumophila</t>
   </si>
   <si>
     <t>103463005</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella pneumophila serogroup 1 </t>
   </si>
   <si>
     <t>103464004</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella pneumophila serogroup 2 </t>
   </si>
   <si>
     <t>103465003</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella pneumophila serogroup 3 </t>
   </si>
   <si>
     <t>103466002</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella pneumophila serogroup 4 </t>
   </si>
@@ -2521,509 +2468,578 @@
   <si>
     <t>113808001</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella waltersii </t>
   </si>
   <si>
     <t>103462000</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella worsleiensis </t>
   </si>
   <si>
     <t>5131000146101</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella yabuuchiae </t>
   </si>
   <si>
     <t>115517006</t>
   </si>
   <si>
     <t xml:space="preserve">Legionella, non-pneumophia species </t>
   </si>
   <si>
-    <t>Measles</t>
-[...132 lines deleted...]
-  <si>
     <t>Meningococcal Disease</t>
+  </si>
+  <si>
+    <t>Neisseria meningitidis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Neisseria meningitidis serogroup B </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Neisseria meningitidis serogroup Y </t>
+  </si>
+  <si>
+    <t>Pertussis</t>
+  </si>
+  <si>
+    <t>Bordetella pertussis</t>
+  </si>
+  <si>
+    <t>STD</t>
+  </si>
+  <si>
+    <t>Chancroid</t>
+  </si>
+  <si>
+    <t>Haemophilus ducreyi</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Chlamydia Trachomatis </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Infection</t>
     </r>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>Chlamydia trachomatis</t>
+  </si>
+  <si>
+    <t>Gonorrhea</t>
+  </si>
+  <si>
+    <t>Neisseria gonorrhoeae</t>
+  </si>
+  <si>
+    <t>Tuberculosis</t>
+  </si>
+  <si>
+    <t>Mycobacterium tuberculosis</t>
+  </si>
+  <si>
+    <t>Mycobacterium tuberculosis complex</t>
+  </si>
+  <si>
+    <t>Mycobacterium tuberculosis complex DNA</t>
+  </si>
+  <si>
+    <t>Mycobacterium tuberculosis complex rRNA</t>
+  </si>
+  <si>
+    <t>Mycobacterium tuberculosis DNA</t>
+  </si>
+  <si>
+    <t>Mycobacterium tuberculosis rRNA</t>
+  </si>
+  <si>
+    <t>Vaccine Preventable Diseases</t>
+  </si>
+  <si>
+    <t>Diphtheria</t>
+  </si>
+  <si>
+    <t>Corynebacterium diphtheriae</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Influenza A virus H5 RNA</t>
+  </si>
+  <si>
+    <t>Influenza A virus subtype H3</t>
+  </si>
+  <si>
+    <t>Influenza A virus subtype H5</t>
+  </si>
+  <si>
+    <t>Influenza A virus subtype H5 present</t>
+  </si>
+  <si>
+    <t>Influenza A virus subtype H5N1</t>
+  </si>
+  <si>
+    <t>Influenza A virus subtype H5N2</t>
+  </si>
+  <si>
+    <t>Influenza A virus subtype H5N6</t>
+  </si>
+  <si>
+    <t>Influenza A virus subtype H5N8</t>
+  </si>
+  <si>
+    <t>Influenza A virus subtype H7</t>
+  </si>
+  <si>
+    <t>Influenza B virus</t>
+  </si>
+  <si>
+    <t>Influenza B virus Victoria lineage</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Influenza B virus Yamagata lineage </t>
+  </si>
+  <si>
+    <t>Pandemic Influenza A (H1N1) 2009</t>
+  </si>
+  <si>
+    <t>Measles</t>
+  </si>
+  <si>
+    <t>Measles morbillivirus</t>
+  </si>
+  <si>
+    <t>Mumps</t>
+  </si>
+  <si>
+    <t>Orthorubulavirus parotitidis</t>
+  </si>
+  <si>
+    <t>Poliomyelitis</t>
+  </si>
+  <si>
+    <t>Human poliovirus</t>
+  </si>
+  <si>
+    <t>Human poliovirus 1</t>
+  </si>
+  <si>
+    <t>Human poliovirus 2</t>
+  </si>
+  <si>
+    <t>Human poliovirus 3</t>
+  </si>
+  <si>
+    <t>Rubella</t>
+  </si>
+  <si>
+    <t>Rubella virus</t>
+  </si>
+  <si>
+    <t>Varicella/Chickenpox</t>
+  </si>
+  <si>
+    <t>Varicella-zoster virus</t>
+  </si>
+  <si>
+    <t>Yellow Fever</t>
+  </si>
+  <si>
+    <t>Yellow fever virus RNA</t>
+  </si>
+  <si>
+    <t>Vector-borne Diseases</t>
+  </si>
+  <si>
+    <t>Anaplasmosis</t>
+  </si>
+  <si>
+    <t>Anaplasma phagocytophilum</t>
+  </si>
+  <si>
+    <t>Anthrax</t>
+  </si>
+  <si>
+    <t>Bacillus anthracis</t>
   </si>
   <si>
     <t>Bacillus anthracis DNA</t>
   </si>
   <si>
-    <t>Dengue Virus</t>
-[...4 lines deleted...]
-  <si>
     <t>Arboviral Diseases</t>
   </si>
   <si>
     <t>Chikungunya virus RNA</t>
   </si>
   <si>
-    <t>Viral Hemorrhagic Fever</t>
-[...2 lines deleted...]
-    <t>Ebola virus RNA</t>
+    <t>West Nile virus RNA</t>
+  </si>
+  <si>
+    <t>Brucellosis</t>
+  </si>
+  <si>
+    <t>Brucella abortus</t>
+  </si>
+  <si>
+    <t>Brucella canis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brucella melitensis </t>
+  </si>
+  <si>
+    <t>Brucella neotomae</t>
+  </si>
+  <si>
+    <t>Brucella suis</t>
+  </si>
+  <si>
+    <t>Cholera</t>
+  </si>
+  <si>
+    <t>Toxigenic Vibrio cholerae, O1</t>
+  </si>
+  <si>
+    <t>Vibrio cholerae serogroup O139</t>
+  </si>
+  <si>
+    <t>Vibrio cholerae </t>
+  </si>
+  <si>
+    <t>Vibrio cholerae, O1</t>
+  </si>
+  <si>
+    <t>Lyme Disease</t>
+  </si>
+  <si>
+    <t>Borrelia burgdorferi</t>
+  </si>
+  <si>
+    <t>Borrelia mayonii</t>
+  </si>
+  <si>
+    <t>Malaria</t>
+  </si>
+  <si>
+    <t>Plasmodium DNA</t>
+  </si>
+  <si>
+    <t>Plasmodium falciparum DNA</t>
+  </si>
+  <si>
+    <t>Plague</t>
+  </si>
+  <si>
+    <t>Yersinia pestis DNA</t>
+  </si>
+  <si>
+    <t>Psittacosis</t>
+  </si>
+  <si>
+    <t>Chlamydophila psittaci</t>
+  </si>
+  <si>
+    <t>Rift Valley Fever</t>
+  </si>
+  <si>
+    <t>Rift Valley fever virus</t>
+  </si>
+  <si>
+    <t>Toxoplasmosis</t>
+  </si>
+  <si>
+    <t>Toxoplasma</t>
+  </si>
+  <si>
+    <t>Toxoplasma gondii</t>
+  </si>
+  <si>
+    <t>Tularemia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Francisella tularensis </t>
   </si>
   <si>
     <t>Francisella tularensis DNA</t>
   </si>
   <si>
-    <t>Leptospirosis</t>
-[...47 lines deleted...]
-    <t>Infection caused by ESBL Klebsiella pneumoniae</t>
+    <t xml:space="preserve">Carbapenem-resistant Serratia marcescens </t>
+  </si>
+  <si>
+    <t>Campylobacter ureolyticus</t>
+  </si>
+  <si>
+    <t>Salmonella enterica subsp. diarizonae</t>
+  </si>
+  <si>
+    <t>Vibrio fluvialis or Vibrio furnissii</t>
+  </si>
+  <si>
+    <t>Vibrio parahaemolyticus or Vibrio alginolyticus</t>
   </si>
   <si>
     <t>Last Updated:
-8/22/25</t>
+9/14/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF202124"/>
       <name val="Roboto"/>
     </font>
     <font>
-      <i/>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Accent1" xfId="1" builtinId="29"/>
-    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Accent1" xfId="2" builtinId="29"/>
+    <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="1">
+  <dxfs count="3">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3031,51 +3047,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3083,51 +3099,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3142,65 +3158,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3221,8255 +3237,8298 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:void(0);" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:void(0);" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{931465D1-E922-4FC6-9C66-DF0A51BEB9B7}">
-  <dimension ref="A1:D581"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76969E87-9553-424E-9094-1C0A57F9B914}">
+  <dimension ref="A1:D583"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="32.5546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="79.5546875" customWidth="1"/>
+    <col min="1" max="1" width="32.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="50.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="36.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="80.6640625" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="72" x14ac:dyDescent="0.3">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:4" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="7">
+        <v>865929003</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A9" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A11" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="7">
+        <v>707497007</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A12" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="7">
+        <v>714007005</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A14" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="7">
+        <v>712662001</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A15" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="7">
+        <v>715307006</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A16" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="7">
+        <v>734200008</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A17" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="7">
+        <v>719792001</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="7">
+        <v>446870005</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A19" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="7">
+        <v>719793006</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A20" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="7">
+        <v>734350003</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A22" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" s="7">
+        <v>737529000</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A33" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" s="7">
+        <v>734353001</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" s="7">
+        <v>734351004</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="7">
+        <v>737528008</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" s="7">
+        <v>734352006</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" s="7">
+        <v>762987008</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" s="7">
+        <v>712830002</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" s="7">
+        <v>713171002</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" s="7">
+        <v>707293009</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" s="7">
+        <v>715206000</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" s="7">
+        <v>714316001</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" s="7">
+        <v>714317005</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" s="7">
+        <v>715308001</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C52" s="7">
+        <v>714315002</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" s="7">
+        <v>713926009</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C54" s="7">
+        <v>714314003</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C55" s="7">
+        <v>715354005</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A56" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A57" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C57" s="7">
+        <v>445721008</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A58" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A59" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A60" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A61" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A62" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A63" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A64" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A65" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A66" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A67" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A68" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A69" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A70" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C70" s="7">
+        <v>446157004</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A71" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A72" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A73" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A74" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A75" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C75" s="7">
+        <v>710332005</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A76" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A77" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A78" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A79" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A80" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A81" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A82" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A83" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C83" s="8">
+        <v>3298040017</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A84" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C84" s="8">
+        <v>2471533010</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A85" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C85" s="8">
+        <v>3297884018</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A86" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A87" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A88" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A89" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A90" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A91" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C91" s="8">
+        <v>409804001</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A92" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A93" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A94" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A95" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A96" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C96" s="7">
+        <v>720301008</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A97" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C97" s="7">
+        <v>115329001</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A98" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C98" s="7">
+        <v>312210001</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A99" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A100" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C100" s="7">
+        <v>716531008</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A101" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C101" s="7">
+        <v>716530009</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A102" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C102" s="7">
+        <v>406962002</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A103" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C103" s="7">
+        <v>406576009</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A104" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A105" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A106" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A107" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A108" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A109" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A110" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A111" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A112" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A113" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A114" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C114" s="7">
+        <v>404680007</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A115" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C115" s="7">
+        <v>13080008</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A116" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C116" s="7">
+        <v>720712005</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A117" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C117" s="7">
+        <v>720709007</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A118" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C118" s="7">
+        <v>11894001</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A119" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C119" s="7">
+        <v>35408001</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A120" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C120" s="7">
+        <v>40614002</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A121" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C121" s="7">
+        <v>9892000</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A122" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C122" s="7">
+        <v>116037008</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A123" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C123" s="7">
+        <v>84210007</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A124" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C124" s="7">
+        <v>9041007</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A125" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C125" s="7">
+        <v>66543000</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A126" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C126" s="7">
+        <v>113523003</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A127" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C127" s="7">
+        <v>116386003</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A128" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C128" s="7">
+        <v>113525005</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A129" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C129" s="7">
+        <v>715324000</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A130" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C130" s="7">
+        <v>103427005</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A131" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B131" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="C131" s="10">
+        <v>450602004</v>
+      </c>
+      <c r="D131" s="11" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A132" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C132" s="7">
+        <v>1269473002</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A133" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C133" s="7">
+        <v>83821001</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A134" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C134" s="7">
+        <v>417722006</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A135" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C135" s="7">
+        <v>51504002</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A136" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C136" s="7">
+        <v>23566007</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A137" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C137" s="7">
+        <v>36094007</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A138" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A139" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C139" s="7">
+        <v>75848006</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A140" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A141" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A142" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A143" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A144" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C144" s="7">
+        <v>57116007</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A145" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C145" s="7">
+        <v>2286000</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A146" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A147" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C147" s="7">
+        <v>49721001</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A148" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A149" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C149" s="7">
+        <v>72033009</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A150" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C150" s="7">
+        <v>47229009</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A151" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C151" s="7">
+        <v>77822004</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A152" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A153" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C153" s="7">
+        <v>79905007</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A154" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C154" s="7">
+        <v>46399008</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A155" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C155" s="7">
+        <v>78139003</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A156" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A157" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A158" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C158" s="7">
+        <v>5864000</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A159" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A160" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C160" s="7">
+        <v>69775004</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A161" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C161" s="7">
+        <v>87933008</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A162" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C162" s="7">
+        <v>14368004</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A163" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C163" s="7">
+        <v>40697005</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A164" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A165" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A166" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C166" s="7">
+        <v>87089002</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A167" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C167" s="7">
+        <v>81938008</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A168" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A169" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C169" s="7">
+        <v>16888008</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A170" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A171" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C171" s="7">
+        <v>46180006</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A172" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C172" s="7">
+        <v>22729005</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A173" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A174" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C174" s="7">
+        <v>32624003</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A175" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A176" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C176" s="7">
+        <v>83013006</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A177" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A178" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C178" s="7">
+        <v>5461002</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A179" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C179" s="7">
+        <v>76027002</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A180" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A181" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A182" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C182" s="7">
+        <v>16109000</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A183" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C183" s="7">
+        <v>45548005</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A184" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C184" s="7">
+        <v>49452001</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A185" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A186" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C186" s="7">
+        <v>114425000</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A187" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C187" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A188" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C188" s="7">
+        <v>55580001</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A189" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C189" s="7">
+        <v>37091006</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A190" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C190" s="7">
+        <v>44010000</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A191" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C191" s="7">
+        <v>36604000</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A192" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A193" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A194" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C194" s="7">
+        <v>77576006</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A195" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C195" s="7">
+        <v>57664002</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A196" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C196" s="7">
+        <v>15319009</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A197" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C197" s="7">
+        <v>34547007</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A198" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C198" s="7">
+        <v>55274005</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A199" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C199" s="7">
+        <v>110378009</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A200" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C200" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A201" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C201" s="7">
+        <v>397502001</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A202" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B202" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="C202" s="10">
+        <v>398428002</v>
+      </c>
+      <c r="D202" s="11" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A203" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C203" s="7">
+        <v>398371005</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A204" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C204" s="7">
+        <v>398620001</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A205" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C205" s="7">
+        <v>1778023010</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A206" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B206" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="C206" s="10">
+        <v>398488004</v>
+      </c>
+      <c r="D206" s="11" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A207" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C207" s="7">
+        <v>441800005</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A208" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C208" s="7">
+        <v>441896006</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A209" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C209" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A210" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C210" s="7">
+        <v>51705004</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A211" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C211" s="7">
+        <v>114570006</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A212" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C212" s="7">
+        <v>59107001</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A213" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C213" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A214" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C214" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A215" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C215" s="7">
+        <v>59598006</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A216" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C216" s="7">
+        <v>59834001</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A217" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C217" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A218" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C218" s="7">
+        <v>16820003</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A219" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C219" s="7">
+        <v>1179032006</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A220" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C220" s="7">
+        <v>398426003</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A221" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C221" s="7">
+        <v>71316008</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A222" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C222" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A223" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C223" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A224" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C224" s="7">
+        <v>88255008</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A225" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C225" s="7">
+        <v>26463008</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A226" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C226" s="7">
+        <v>38788001</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A227" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C227" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A228" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C228" s="7">
+        <v>67392004</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A229" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C229" s="7">
+        <v>3373000</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A230" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C230" s="7">
+        <v>114864007</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A231" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C231" s="7">
+        <v>404475009</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A232" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C232" s="7">
+        <v>114875006</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A233" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C233" s="7">
+        <v>404587004</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A234" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C234" s="7">
+        <v>404624001</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A235" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C235" s="7">
+        <v>398582001</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A236" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C236" s="7">
+        <v>398497000</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A237" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C237" s="7">
+        <v>12278000</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A238" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C238" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A239" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C239" s="7">
+        <v>302231008</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A240" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C240" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A241" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C241" s="7">
+        <v>158005</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A242" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C242" s="7">
+        <v>89032008</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A243" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C243" s="7">
+        <v>32771001</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A244" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C244" s="7">
+        <v>404411006</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A245" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C245" s="7">
+        <v>83952001</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A246" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C246" s="7">
+        <v>114826005</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A247" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C247" s="7">
+        <v>404479003</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A248" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C248" s="7">
+        <v>14528002</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A249" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C249" s="7">
+        <v>30430002</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A250" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C250" s="7">
+        <v>114885007</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A251" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C251" s="7">
+        <v>114910005</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A252" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C252" s="7">
+        <v>114517000</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A253" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C253" s="7">
+        <v>114519002</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A254" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C254" s="7">
+        <v>8339007</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A255" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C255" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A256" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C256" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A257" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C257" s="7">
+        <v>47508001</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A258" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C258" s="7">
+        <v>83141008</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A259" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C259" s="7">
+        <v>8455004</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A260" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C260" s="7">
+        <v>11901002</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A261" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C261" s="7">
+        <v>75090001</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A262" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C262" s="7">
+        <v>65422007</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A263" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C263" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A264" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C264" s="7">
+        <v>29115000</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A265" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C265" s="7">
+        <v>39664003</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A266" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C266" s="7">
+        <v>86656007</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A267" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C267" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A268" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C268" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A269" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C269" s="7">
+        <v>58723002</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A270" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C270" s="7">
+        <v>26443001</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A271" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C271" s="7">
+        <v>8307000</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A272" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C272" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A273" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C273" s="7">
+        <v>25767003</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A274" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C274" s="7">
+        <v>66713000</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A275" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C275" s="7">
+        <v>28106004</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A276" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C276" s="7">
+        <v>2291004</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A277" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C277" s="7">
+        <v>65211006</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A278" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C278" s="7">
+        <v>20073008</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A279" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C279" s="7">
+        <v>24680002</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A280" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C280" s="7">
+        <v>9506004</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A281" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C281" s="7">
+        <v>60651003</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A282" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C282" s="7">
+        <v>31592001</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A283" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C283" s="7">
+        <v>64802006</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A284" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C284" s="7">
+        <v>84044008</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A285" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C285" s="7">
+        <v>17330008</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A286" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C286" s="7">
+        <v>65132007</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A287" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C287" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A288" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C288" s="7">
+        <v>77584005</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A289" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C289" s="7">
+        <v>68916009</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A290" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C290" s="7">
+        <v>45645001</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A291" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C291" s="7">
+        <v>78243006</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A292" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C292" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A293" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C293" s="7">
+        <v>26455007</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A294" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C294" s="7">
+        <v>10556004</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A295" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C295" s="7">
+        <v>4868006</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A296" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C296" s="7">
+        <v>800007</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A297" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C297" s="7">
+        <v>67210008</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A298" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C298" s="7">
+        <v>56064009</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A299" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C299" s="7">
+        <v>9691005</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A300" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C300" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A301" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C301" s="7">
+        <v>32681008</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A302" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C302" s="7">
+        <v>35454005</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A303" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C303" s="7">
+        <v>40114001</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A304" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C304" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A305" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C305" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A306" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C306" s="7">
+        <v>32488009</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A307" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C307" s="7">
+        <v>3596001</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A308" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C308" s="7">
+        <v>112314009</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A309" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C309" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A310" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C310" s="7">
+        <v>68807006</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A311" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C311" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A312" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C312" s="7">
+        <v>44768008</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A313" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C313" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A314" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C314" s="7">
+        <v>63396002</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A315" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C315" s="7">
+        <v>31517006</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A316" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C316" s="7">
+        <v>6459000</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A317" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C317" s="7">
+        <v>51985007</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A318" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C318" s="7">
+        <v>44451005</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A319" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C319" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A320" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C320" s="7">
+        <v>25520000</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A321" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C321" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A322" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C322" s="7">
+        <v>112287008</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A323" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C323" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A324" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C324" s="7">
+        <v>41331008</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A325" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C325" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A326" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C326" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A327" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C327" s="7">
+        <v>131282009</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A328" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C328" s="7">
+        <v>42648005</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A329" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C329" s="7">
+        <v>29019008</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A330" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C330" s="7">
+        <v>71443004</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A331" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C331" s="7">
+        <v>57072004</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A332" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C332" s="7">
+        <v>3029772010</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A333" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C333" s="7">
+        <v>88091007</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A334" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C334" s="7">
+        <v>11488000</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A335" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C335" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A336" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C336" s="7">
+        <v>64636003</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A337" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C337" s="7">
+        <v>79153007</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A338" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C338" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A339" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C339" s="7">
+        <v>42615005</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A340" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C340" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A341" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C341" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A342" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C342" s="7">
+        <v>2434007</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A343" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C343" s="7">
+        <v>50428006</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A344" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C344" s="7">
+        <v>28124002</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A345" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C345" s="7">
+        <v>5929008</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A346" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C346" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A347" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C347" s="7">
+        <v>24951009</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A348" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C348" s="7">
+        <v>34473000</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A349" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C349" s="7">
+        <v>91661006</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A350" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C350" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A351" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C351" s="7">
+        <v>21975008</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A352" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C352" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A353" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C353" s="7">
+        <v>11097007</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A354" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C354" s="7">
+        <v>116048001</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A355" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C355" s="7">
+        <v>103429008</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A356" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C356" s="7">
+        <v>407166006</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A357" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C357" s="7">
+        <v>457914007</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A358" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C358" s="7">
+        <v>792861000</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A359" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C359" s="7">
+        <v>792860004</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A360" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C360" s="7">
+        <v>782267005</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A361" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C361" s="7">
+        <v>792851007</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A362" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C362" s="7">
+        <v>782275004</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A363" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C363" s="7">
+        <v>792853005</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A364" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C364" s="7">
+        <v>792899007</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A365" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C365" s="7">
+        <v>782254007</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A366" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C366" s="7">
+        <v>792898004</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A367" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C367" s="7">
+        <v>792897009</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A368" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C368" s="7">
+        <v>782247001</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A369" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C369" s="7">
+        <v>782248006</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A370" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C370" s="7">
+        <v>840530005</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A371" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C371" s="7">
+        <v>782282000</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A372" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C372" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A373" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C373" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A374" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C374" s="7">
+        <v>55462008</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A375" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C375" s="7">
+        <v>43612004</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A376" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C376" s="7">
+        <v>1230005018</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A377" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C377" s="7">
+        <v>85729005</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A378" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C378" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A379" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C379" s="7">
+        <v>406504006</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A380" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C380" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A381" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C381" s="7">
+        <v>433669003</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A382" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C382" s="7">
+        <v>427593005</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A383" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C383" s="7">
+        <v>34872001</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A384" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C384" s="7">
+        <v>45749000</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A385" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C385" s="7">
+        <v>90557000</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A386" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C386" s="7">
+        <v>43199008</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A387" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B387" s="9" t="s">
+        <v>531</v>
+      </c>
+      <c r="C387" s="10">
+        <v>703004001</v>
+      </c>
+      <c r="D387" s="11" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A388" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C388" s="7">
+        <v>11736008</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A389" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B389" s="9" t="s">
+        <v>531</v>
+      </c>
+      <c r="C389" s="10">
+        <v>712766009</v>
+      </c>
+      <c r="D389" s="11" t="s">
         <v>867</v>
       </c>
-      <c r="B1" s="6" t="s">
-[...23 lines deleted...]
-      <c r="B3" s="13" t="s">
+    </row>
+    <row r="390" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A390" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C390" s="7">
+        <v>55905000</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A391" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C391" s="7">
+        <v>36764009</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A392" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C392" s="7">
+        <v>387799003</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A393" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C393" s="7">
+        <v>6387008</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A394" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C394" s="7">
+        <v>84003007</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A395" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C395" s="7">
+        <v>28382009</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A396" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C396" s="7">
+        <v>11776003</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A397" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C397" s="7">
+        <v>50875003</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A398" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C398" s="7">
+        <v>35029001</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A399" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="C399" s="7">
+        <v>115635005</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A400" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="C400" s="7">
+        <v>708154006</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A401" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C401" s="7">
+        <v>23439005</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A402" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C402" s="7">
+        <v>8672004</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A403" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C403" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A404" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C404" s="7">
+        <v>445559002</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A405" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C405" s="7">
+        <v>445560007</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A406" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C406" s="7">
+        <v>445561006</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A407" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C407" s="7">
+        <v>1156339009</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A408" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C408" s="7">
+        <v>445562004</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A409" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C409" s="7">
+        <v>445639005</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A410" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C410" s="7">
+        <v>707335003</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A411" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C411" s="7">
+        <v>717974005</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A412" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C412" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A413" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C413" s="7">
+        <v>444664004</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A414" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C414" s="7">
+        <v>103561005</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A415" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C415" s="7">
+        <v>103560006</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A416" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C416" s="7">
+        <v>783725005</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A417" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C417" s="7">
+        <v>78181009</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A418" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C418" s="7">
+        <v>708344000</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A419" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C419" s="7">
+        <v>116399000</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A420" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C420" s="7">
+        <v>20942007</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A421" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="C421" s="7">
+        <v>16439004</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A422" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C422" s="7">
+        <v>707880006</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A423" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C423" s="7">
+        <v>707931000</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A424" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C424" s="7">
+        <v>165997004</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A425" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C425" s="7">
+        <v>703485007</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A426" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C426" s="7">
+        <v>603424007</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A427" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C427" s="7">
+        <v>603425008</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A428" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C428" s="7">
+        <v>603426009</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A429" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C429" s="7">
+        <v>603427000</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A430" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C430" s="7">
+        <v>603413005</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A431" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C431" s="7">
+        <v>603414004</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A432" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C432" s="7">
+        <v>603415003</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A433" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C433" s="7">
+        <v>603416002</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A434" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C434" s="7">
+        <v>44470000</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A435" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C435" s="7">
+        <v>103441001</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A436" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C436" s="7">
+        <v>103446006</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A437" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C437" s="7">
+        <v>127505006</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A438" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C438" s="7">
+        <v>127506007</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A439" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C439" s="7">
+        <v>127507003</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A440" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C440" s="7">
+        <v>127508008</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A441" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C441" s="7">
+        <v>127509000</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A442" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C442" s="7">
+        <v>127510005</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A443" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C443" s="7">
+        <v>127511009</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A444" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="C444" s="7">
+        <v>9861002</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A445" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C445" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A446" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C446" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A447" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C447" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A448" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C448" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A449" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C449" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A450" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C450" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A451" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C451" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A452" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C452" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A453" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C453" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A454" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C454" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A455" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C455" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A456" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C456" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A457" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C457" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A458" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C458" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A459" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C459" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A460" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C460" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A461" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C461" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A462" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C462" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A463" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C463" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A464" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C464" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A465" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C465" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A466" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C466" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A467" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C467" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A468" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C468" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A469" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C469" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A470" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C470" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A471" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C471" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A472" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C472" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A473" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C473" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A474" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C474" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A475" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C475" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A476" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C476" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A477" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C477" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A478" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C478" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A479" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C479" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A480" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C480" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A481" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C481" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A482" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C482" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A483" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C483" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A484" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C484" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A485" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C485" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A486" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C486" s="7">
+        <v>80897008</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A487" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C487" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A488" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C488" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A489" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C489" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A490" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C490" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A491" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C491" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A492" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C492" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A493" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C493" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A494" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C494" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A495" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C495" s="7" t="s">
+        <v>717</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A496" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C496" s="7" t="s">
+        <v>719</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A497" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C497" s="7" t="s">
+        <v>721</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A498" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C498" s="7" t="s">
+        <v>723</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A499" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C499" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A500" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C500" s="7" t="s">
+        <v>727</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A501" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C501" s="7" t="s">
+        <v>729</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A502" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C502" s="7" t="s">
+        <v>731</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A503" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C503" s="7" t="s">
+        <v>733</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A504" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C504" s="7" t="s">
+        <v>735</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A505" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C505" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A506" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C506" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A507" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C507" s="7" t="s">
+        <v>741</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A508" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C508" s="7" t="s">
+        <v>743</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A509" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C509" s="7" t="s">
+        <v>745</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A510" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C510" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A511" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C511" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A512" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C512" s="7" t="s">
+        <v>751</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A513" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C513" s="7" t="s">
+        <v>753</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A514" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C514" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A515" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C515" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A516" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C516" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A517" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C517" s="7" t="s">
+        <v>761</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A518" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C518" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A519" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C519" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A520" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C520" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A521" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C521" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A522" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C522" s="7" t="s">
+        <v>771</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A523" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C523" s="7">
+        <v>17872004</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A524" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C524" s="7">
+        <v>103480009</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A525" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C525" s="7">
+        <v>103482001</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A526" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="C526" s="7">
+        <v>5247005</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A527" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B527" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="C527" s="7">
+        <v>64889004</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A528" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B528" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="C528" s="7">
+        <v>63938009</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A529" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B529" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="C529" s="7">
+        <v>68704007</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A530" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C530" s="7">
+        <v>113861009</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A531" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C531" s="7">
+        <v>113858008</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A532" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="B532" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C532" s="7">
+        <v>708371000</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A533" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C533" s="7">
+        <v>707646005</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A534" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="B534" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C534" s="7">
+        <v>117285008</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A535" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="B535" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C535" s="7">
+        <v>707647001</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A536" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="C536" s="7">
+        <v>5851001</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A537" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C537" s="7">
+        <v>707907005</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A538" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C538" s="7">
+        <v>446645007</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A539" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B539" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C539" s="7">
+        <v>446647004</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A540" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C540" s="7">
+        <v>441343005</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A541" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C541" s="7">
+        <v>772827006</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A542" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C542" s="7">
+        <v>1354809009</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A543" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C543" s="7">
+        <v>1354813002</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A544" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C544" s="7">
+        <v>708527000</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A545" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B545" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C545" s="7">
+        <v>446648009</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A546" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B546" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C546" s="7">
+        <v>407480007</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A547" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B547" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C547" s="7">
+        <v>427672003</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A548" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B548" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C548" s="7">
+        <v>426959005</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A549" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C549" s="7">
+        <v>449024000</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A550" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="C550" s="7">
+        <v>52584002</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A551" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B551" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="C551" s="7">
+        <v>50384007</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A552" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B552" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C552" s="7">
+        <v>44172002</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A553" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C553" s="7">
+        <v>22580008</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A554" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B554" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C554" s="7">
+        <v>55174004</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A555" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B555" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C555" s="7">
+        <v>16362001</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A556" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B556" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="C556" s="7">
+        <v>5210005</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A557" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B557" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="C557" s="7">
+        <v>19551004</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A558" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C558" s="7">
+        <v>121198000</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A559" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B559" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C559" s="7">
+        <v>420364006</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A560" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B560" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="C560" s="7">
+        <v>21927003</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A561" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="C561" s="7">
+        <v>708152005</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A562" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B562" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="C562" s="7">
+        <v>707869006</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A563" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B563" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="C563" s="7">
+        <v>707790008</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A564" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B564" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="C564" s="7">
+        <v>24224000</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A565" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B565" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="C565" s="7">
+        <v>38025008</v>
+      </c>
+      <c r="D565" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="C3" s="9" t="s">
-[...24 lines deleted...]
-      <c r="B5" s="13" t="s">
+    </row>
+    <row r="566" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A566" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B566" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="C566" s="7">
+        <v>72829003</v>
+      </c>
+      <c r="D566" s="1" t="s">
         <v>837</v>
       </c>
-      <c r="C5" s="9" t="s">
-[...4854 lines deleted...]
-      <c r="B352" t="s">
+    </row>
+    <row r="567" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A567" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B567" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="C567" s="7">
+        <v>28461002</v>
+      </c>
+      <c r="D567" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="C352" s="3">
-[...590 lines deleted...]
-      <c r="D394" t="s">
+    </row>
+    <row r="568" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A568" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B568" s="1" t="s">
         <v>834</v>
       </c>
-    </row>
-[...270 lines deleted...]
-      <c r="B414" s="10" t="s">
+      <c r="C568" s="7">
+        <v>48317004</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A569" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B569" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="C569" s="7">
+        <v>710347001</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A570" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="C570" s="7">
+        <v>125048009</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A571" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="C571" s="7">
+        <v>75953000</v>
+      </c>
+      <c r="D571" s="1" t="s">
         <v>843</v>
       </c>
-      <c r="C414" s="11">
-[...2 lines deleted...]
-      <c r="D414" s="10" t="s">
+    </row>
+    <row r="572" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A572" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="C572" s="7">
+        <v>62987004</v>
+      </c>
+      <c r="D572" s="1" t="s">
         <v>844</v>
       </c>
     </row>
-    <row r="415" spans="1:4" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="B416" s="10" t="s">
+    <row r="573" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A573" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="C573" s="7">
+        <v>76327009</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A574" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="C574" s="7">
+        <v>781273009</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A575" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="C575" s="7">
+        <v>708402005</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A576" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="C576" s="7">
+        <v>708396002</v>
+      </c>
+      <c r="D576" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="C416" s="11">
-[...2 lines deleted...]
-      <c r="D416" s="10" t="s">
+    </row>
+    <row r="577" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A577" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B577" s="1" t="s">
         <v>851</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="D419" t="s">
+      <c r="C577" s="7">
+        <v>708505009</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A578" s="1" t="s">
         <v>825</v>
       </c>
-    </row>
-[...1908 lines deleted...]
-      <c r="B556" s="10" t="s">
+      <c r="B578" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C578" s="7">
+        <v>14590003</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A579" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B579" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="C579" s="7">
+        <v>28335002</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A580" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B580" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="C556" s="11">
-[...2 lines deleted...]
-      <c r="D556" s="10" t="s">
+      <c r="C580" s="7">
+        <v>61949005</v>
+      </c>
+      <c r="D580" s="1" t="s">
         <v>858</v>
       </c>
     </row>
-    <row r="557" spans="1:4" x14ac:dyDescent="0.3">
-[...255 lines deleted...]
-      <c r="B575" s="10" t="s">
+    <row r="581" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A581" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B581" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="C581" s="7">
+        <v>4649006</v>
+      </c>
+      <c r="D581" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="C575" s="11">
-[...2 lines deleted...]
-      <c r="D575" s="10" t="s">
+    </row>
+    <row r="582" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A582" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B582" s="1" t="s">
         <v>860</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="B577" s="10" t="s">
+      <c r="C582" s="7">
+        <v>51526001</v>
+      </c>
+      <c r="D582" s="1" t="s">
         <v>861</v>
       </c>
-      <c r="C577" s="11">
-[...2 lines deleted...]
-      <c r="D577" s="10" t="s">
+    </row>
+    <row r="583" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A583" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B583" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="C583" s="7">
+        <v>708270001</v>
+      </c>
+      <c r="D583" s="1" t="s">
         <v>862</v>
       </c>
     </row>
-    <row r="578" spans="1:4" x14ac:dyDescent="0.3">
-[...54 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A2:D568" xr:uid="{931465D1-E922-4FC6-9C66-DF0A51BEB9B7}"/>
-[...1 lines deleted...]
-    <sortCondition ref="A2:A583"/>
+  <autoFilter ref="A2:D583" xr:uid="{76969E87-9553-424E-9094-1C0A57F9B914}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:D586">
+    <sortCondition ref="A2:A586"/>
   </sortState>
-  <conditionalFormatting sqref="C569:C1048576 C2:C114">
-    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+  <conditionalFormatting sqref="C1 C3:C1048576">
+    <cfRule type="duplicateValues" dxfId="2" priority="2"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C1:C1048576">
+    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C3:C114">
+    <cfRule type="duplicateValues" dxfId="0" priority="3"/>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="C93:C98 D168 C212:C214 C216:C217 C391:C393 C395 C404 C411:C416" xr:uid="{F826BDF1-8611-436B-8B91-903C7EEED344}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="C93:C98 D168 C212:C214 C216:C217 C388:C390 C392 C401 C408:C413" xr:uid="{14954571-2CBF-4C92-8203-735B6B476294}">
       <formula1>INDIRECT("Valid_Analyte_Loincs[Allowed Values]")</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="D354" r:id="rId1" display="javascript:void(0);" xr:uid="{DA343E97-E6DC-445A-8F41-77438362E1AF}"/>
+    <hyperlink ref="D357" r:id="rId1" display="javascript:void(0);" xr:uid="{D00AB31B-5985-428C-9553-22AED85569F9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6c07f81e54ec5238a7aaf761627284" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010035152830609E864AB65C8C1766F2D290" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2699214d63fa09bbb556ed39bbf0b85d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="433a3d50f2f435aebfa213d741cd079e" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -11580,122 +11639,98 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FB66644-0335-49A7-9C0C-70C15F9A3082}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EEC725B-5A07-4AA4-91C5-8B26D2A9CDCB}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62E5CF68-2E4F-4EE9-A4EF-E19C63B20B66}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56393934-7BE0-4D76-9961-E4B4FF551E48}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C90E12-F205-4711-9C37-63D7468271A8}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{430C6602-7E9E-416A-B9F8-CCF397F5BE43}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Approved SNOMEDs</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ward, Autumn (CHFS DPH DEHP)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010035152830609E864AB65C8C1766F2D290</vt:lpwstr>
   </property>
 </Properties>