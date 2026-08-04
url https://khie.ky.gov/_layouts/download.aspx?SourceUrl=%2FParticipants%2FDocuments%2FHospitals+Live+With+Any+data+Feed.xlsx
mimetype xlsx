--- v0 (2026-04-02)
+++ v1 (2026-08-04)
@@ -10554,80 +10554,105 @@
   <conditionalFormatting sqref="B1:B1048576">
     <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="2.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="3" scale="58" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G &amp;"-,Bold"&amp;28Hospitals Live With What Data Feed&amp;R&amp;"-,Bold"&amp;22Updated: October 1 2025</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003474854DBF9D6147B05A142F08DF0083" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="77333153b965f63e6beb99b6cc40abeb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="76306148d0f7b992e79f2d9b1f249a81" ns1:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003474854DBF9D6147B05A142F08DF0083" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="88b891072be6ba9cb3ce0465c8fa7f1c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed6c07f81e54ec5238a7aaf761627284" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="9" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:hidden="true" ma:internalName="PublishingExpirationDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b68e7a2d-6c51-4e93-9cda-0c2d5a0aed9d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -10704,51 +10729,51 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DB18CF0-B04A-42D7-848B-85AB4EF333B1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6CDED60-724F-45A5-8BAC-C47EBFAB370E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD2A981E-5598-4FEA-A08C-67A8CEA5C38D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CE303E8-4144-41C0-9A3D-C5D94C34B695}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>